--- v0 (2026-02-17)
+++ v1 (2026-04-03)
@@ -1,1478 +1,1828 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00EB000B" w:rsidRPr="00CF31D3" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
+    <w:p w14:paraId="5F92DC27" w14:textId="77777777" w:rsidR="00EB000B" w:rsidRPr="00CF31D3" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF31D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Csomasz Tóth Kálmán Református Alapfokú Művészeti Iskola</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED4502" w:rsidRPr="00CF31D3" w:rsidRDefault="00FF17C4" w:rsidP="006327A8">
+    <w:p w14:paraId="20149F22" w14:textId="77777777" w:rsidR="00ED4502" w:rsidRPr="00CF31D3" w:rsidRDefault="00FF17C4" w:rsidP="006327A8">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF31D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">3643 </w:t>
       </w:r>
       <w:r w:rsidR="001D709B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Dédestapolcsány, Hunyadi utca 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF31D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00996B98" w:rsidRPr="00154E13" w:rsidRDefault="00996B98" w:rsidP="00996B98">
+    <w:p w14:paraId="5229A275" w14:textId="77777777" w:rsidR="00996B98" w:rsidRPr="00154E13" w:rsidRDefault="00996B98" w:rsidP="00996B98">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00944481" w:rsidRPr="00CF31D3" w:rsidRDefault="00BC0646" w:rsidP="00BC0646">
+    <w:p w14:paraId="224A4ACE" w14:textId="77777777" w:rsidR="00944481" w:rsidRPr="00CF31D3" w:rsidRDefault="00BC0646" w:rsidP="00BC0646">
       <w:pPr>
         <w:pStyle w:val="Cmsor1"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF31D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Beiratkozási lap</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="00BC0646">
+    <w:p w14:paraId="172494AF" w14:textId="73409DF4" w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="00BC0646">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="008E432D">
+      <w:r w:rsidR="00613F70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="008E432D">
+      <w:r w:rsidR="00613F70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. tanév</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC0646" w:rsidRPr="00CF31D3" w:rsidRDefault="00BC0646" w:rsidP="00BC0646">
+    <w:p w14:paraId="7168BADD" w14:textId="77777777" w:rsidR="00BC0646" w:rsidRPr="00CF31D3" w:rsidRDefault="00BC0646" w:rsidP="00BC0646">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4253"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="975"/>
         <w:gridCol w:w="3102"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="001D5AE0">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="1151C34A" w14:textId="77777777" w:rsidTr="001D5AE0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="59D5A074" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tanuló neve:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6203" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="737958D4" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957395" w:rsidTr="00957395">
+      <w:tr w:rsidR="00957395" w14:paraId="43157661" w14:textId="77777777" w:rsidTr="00957395">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00957395" w:rsidRDefault="00957395" w:rsidP="00944481">
+          <w:p w14:paraId="08BDB48B" w14:textId="77777777" w:rsidR="00957395" w:rsidRDefault="00957395" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Oktatási azonosító száma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3101" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00957395" w:rsidRDefault="00957395" w:rsidP="00944481">
+          <w:p w14:paraId="70C3F6FC" w14:textId="77777777" w:rsidR="00957395" w:rsidRDefault="00957395" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00957395" w:rsidRDefault="00957395" w:rsidP="00944481">
+          <w:p w14:paraId="28E70E1F" w14:textId="77777777" w:rsidR="00957395" w:rsidRDefault="00957395" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Taj. szám: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="001D5AE0">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="564B01F9" w14:textId="77777777" w:rsidTr="001D5AE0">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00BC0646" w:rsidP="00944481">
+          <w:p w14:paraId="296B4D24" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00BC0646" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Születési hely, idő:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6203" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="147B391E" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE0D72" w:rsidTr="00AE0D72">
+      <w:tr w:rsidR="00AE0D72" w14:paraId="039D7C12" w14:textId="77777777" w:rsidTr="00AE0D72">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE0D72" w:rsidRDefault="00AE0D72" w:rsidP="00AE0D72">
+          <w:p w14:paraId="169791A4" w14:textId="77777777" w:rsidR="00AE0D72" w:rsidRDefault="00AE0D72" w:rsidP="00AE0D72">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Irányítószám, lakcím, szülő telefonszáma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3101" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE0D72" w:rsidRDefault="00AE0D72" w:rsidP="00AE0D72">
+          <w:p w14:paraId="4FBAEE6F" w14:textId="77777777" w:rsidR="00AE0D72" w:rsidRDefault="00AE0D72" w:rsidP="00AE0D72">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE0D72" w:rsidRDefault="00AE0D72" w:rsidP="00AE0D72">
+          <w:p w14:paraId="5159F875" w14:textId="77777777" w:rsidR="00AE0D72" w:rsidRDefault="00AE0D72" w:rsidP="00AE0D72">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D76EF" w:rsidTr="001476E6">
+      <w:tr w:rsidR="005D76EF" w14:paraId="323893FC" w14:textId="77777777" w:rsidTr="001476E6">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="005D76EF" w:rsidRDefault="005D76EF" w:rsidP="00944481">
+          <w:p w14:paraId="4BAD70AA" w14:textId="77777777" w:rsidR="005D76EF" w:rsidRDefault="005D76EF" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Szülői email cím („Kréta” hozzáféréshez)</w:t>
             </w:r>
             <w:r w:rsidR="000923F3">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6203" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="005D76EF" w:rsidRDefault="005D76EF" w:rsidP="00944481">
+          <w:p w14:paraId="57C81774" w14:textId="77777777" w:rsidR="005D76EF" w:rsidRDefault="005D76EF" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="001D5AE0">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="3830BE65" w14:textId="77777777" w:rsidTr="001D5AE0">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00CF31D3" w:rsidP="00944481">
+          <w:p w14:paraId="3F91F207" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00CF31D3" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Any</w:t>
             </w:r>
             <w:r w:rsidR="0005096E">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ja születéskori</w:t>
             </w:r>
             <w:r w:rsidR="00BC0646">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> neve:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6203" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="5CFEDB52" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="001D5AE0">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="472EB094" w14:textId="77777777" w:rsidTr="001D5AE0">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00BC0646" w:rsidP="00944481">
+          <w:p w14:paraId="4104E7DB" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00BC0646" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Apa (gondviselő) neve:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6203" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="743F9B1E" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0646" w:rsidTr="001D5AE0">
+      <w:tr w:rsidR="00BC0646" w14:paraId="3D5C8C1C" w14:textId="77777777" w:rsidTr="001D5AE0">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="00944481">
+          <w:p w14:paraId="65390025" w14:textId="77777777" w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Közismereti iskolája neve, osztálya:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6203" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="00944481">
+          <w:p w14:paraId="56C7783C" w14:textId="77777777" w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0646" w:rsidTr="001D5AE0">
+      <w:tr w:rsidR="00BC0646" w14:paraId="4E55B7FD" w14:textId="77777777" w:rsidTr="001D5AE0">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="004A31EB">
+          <w:p w14:paraId="2277E0BF" w14:textId="77777777" w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="004A31EB">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Választott tanszak(ok):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="00BC0646">
+          <w:p w14:paraId="6BF5B94E" w14:textId="77777777" w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="00BC0646">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0646">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> főtanszak:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="004A31EB">
+          <w:p w14:paraId="4CD2CED6" w14:textId="77777777" w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="004A31EB">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0646" w:rsidTr="001D5AE0">
+      <w:tr w:rsidR="00BC0646" w14:paraId="39EE9D1D" w14:textId="77777777" w:rsidTr="001D5AE0">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="004A31EB">
+          <w:p w14:paraId="4980535B" w14:textId="77777777" w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="004A31EB">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="004A31EB">
+          <w:p w14:paraId="5B0A99DB" w14:textId="77777777" w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="004A31EB">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2. második tanszak:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="004A31EB">
+          <w:p w14:paraId="40BD518E" w14:textId="77777777" w:rsidR="00BC0646" w:rsidRDefault="00BC0646" w:rsidP="004A31EB">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001074BE" w:rsidRPr="00904465" w:rsidRDefault="001074BE" w:rsidP="00BC0646">
+    <w:p w14:paraId="120E23ED" w14:textId="77777777" w:rsidR="001074BE" w:rsidRPr="00904465" w:rsidRDefault="001074BE" w:rsidP="00BC0646">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-24"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001074BE" w:rsidRPr="000C1A3D" w:rsidRDefault="00BC0646" w:rsidP="00BC0646">
+    <w:p w14:paraId="4384EC07" w14:textId="77777777" w:rsidR="001074BE" w:rsidRPr="00360FB5" w:rsidRDefault="00BC0646" w:rsidP="00BC0646">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-24"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Szülőként (gondviselőként) tudomásul veszem, hogy gyermekem a beiratkozással</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C1A3D" w:rsidRDefault="00BC0646" w:rsidP="00C91D60">
+    <w:p w14:paraId="5D5F9378" w14:textId="58E57D9C" w:rsidR="000C1A3D" w:rsidRPr="00360FB5" w:rsidRDefault="00BC0646" w:rsidP="00C91D60">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="118" w:hanging="709"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006740B8">
+      <w:r w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="008E432D">
+      <w:r w:rsidR="00613F70" w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006740B8">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>. szeptember 1-től 202</w:t>
       </w:r>
-      <w:r w:rsidR="008E432D">
+      <w:r w:rsidR="00613F70" w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006740B8">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>. augusztus 31-ig tanulói jogviszonyban áll az intézménnyel</w:t>
       </w:r>
-      <w:r w:rsidR="0005096E" w:rsidRPr="006740B8">
+      <w:r w:rsidR="0005096E" w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD3C03" w:rsidRPr="00AD3C03" w:rsidRDefault="00AD3C03" w:rsidP="00AD3C03">
+    <w:p w14:paraId="36A95503" w14:textId="1DC7F9DB" w:rsidR="00AD3C03" w:rsidRPr="00360FB5" w:rsidRDefault="00AD3C03" w:rsidP="00AD3C03">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="118" w:hanging="709"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B246F">
-[...8 lines deleted...]
-      <w:r w:rsidR="008E432D">
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A térítési díj összege heti 2 órás foglalkozás esetén </w:t>
+      </w:r>
+      <w:r w:rsidR="00484C48" w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002B246F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="008E432D" w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.- Ft/ félév</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B246F">
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">, heti 4 órás foglalkozás esetén </w:t>
       </w:r>
-      <w:r w:rsidR="008E432D">
+      <w:r w:rsidR="008E432D" w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002B246F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00484C48" w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="008E432D" w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.- Ft/ félév, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">18-22 év között </w:t>
       </w:r>
-      <w:r w:rsidR="008E432D">
+      <w:r w:rsidR="00360FB5" w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C15068">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>44</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:t>a II. félévtől a tanulmányi átlag függvényében csökkenhet.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.000 Ft/ félév. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ez a II. félévtől a tanulmányi átlag függvényében csökkenhet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD3C03" w:rsidRDefault="005620D1" w:rsidP="00AD3C03">
+    <w:p w14:paraId="192F1594" w14:textId="35A3E28D" w:rsidR="00AD3C03" w:rsidRPr="00360FB5" w:rsidRDefault="005620D1" w:rsidP="00AD3C03">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="118" w:hanging="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk167189566"/>
-      <w:r>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Térítésidíj kedvezményben részesülhetnek a 4,</w:t>
       </w:r>
-      <w:r w:rsidR="001E704E">
+      <w:r w:rsidR="001E704E" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>-5,0 közötti tanulmányi átlagot elérő növendékein</w:t>
       </w:r>
-      <w:r w:rsidR="00BD7D4A">
+      <w:r w:rsidR="00BD7D4A" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>. Térítésidíj kedvezmény mértéke</w:t>
       </w:r>
-      <w:r w:rsidR="008C2C38">
+      <w:r w:rsidR="008C2C38" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="008E432D">
-[...3 lines deleted...]
-        <w:t> 000 Ft/ félév.</w:t>
+      <w:r w:rsidR="008E432D" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00360FB5" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>000 Ft/ félév.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00B11E38" w:rsidRPr="00B11E38" w:rsidRDefault="00B11E38" w:rsidP="00AD3C03">
+    <w:p w14:paraId="3E5B9F2A" w14:textId="575767FD" w:rsidR="00B11E38" w:rsidRPr="00360FB5" w:rsidRDefault="00B11E38" w:rsidP="00AD3C03">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="118" w:hanging="709"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B11E38">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">A térítési vagy tandíj </w:t>
       </w:r>
-      <w:r w:rsidR="005D76EF" w:rsidRPr="00B11E38">
+      <w:r w:rsidR="005D76EF" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>beiratkozáskor,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B11E38">
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00131875">
+      <w:r w:rsidR="00131875" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">vagy legkésőbb </w:t>
       </w:r>
-      <w:r w:rsidR="005250E2">
+      <w:r w:rsidR="005250E2" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="008E432D">
-[...2 lines deleted...]
-      <w:r w:rsidR="005250E2">
+      <w:r w:rsidR="00613F70" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="005250E2" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00114167">
+      <w:r w:rsidR="00114167" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>szeptember 15</w:t>
       </w:r>
-      <w:r w:rsidR="00131875">
+      <w:r w:rsidR="00131875" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">-ig </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B11E38">
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>fizetendő.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B11E38" w:rsidRDefault="00B11E38" w:rsidP="00C91D60">
+    <w:p w14:paraId="5BF5E446" w14:textId="77777777" w:rsidR="00B11E38" w:rsidRPr="00360FB5" w:rsidRDefault="00B11E38" w:rsidP="00C91D60">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="118" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Amennyiben nem iskolánk javára nyilatkozott a normatív hozzájárulásról, illetve a második tanszakon tandíj fizetendő. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C1A3D" w:rsidRDefault="008E432D" w:rsidP="00C91D60">
+    <w:p w14:paraId="03433F5B" w14:textId="5D1A1569" w:rsidR="000C1A3D" w:rsidRPr="00360FB5" w:rsidRDefault="008E432D" w:rsidP="00C91D60">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="118"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>0.000 FT/ félév; más művészeti ágon 20.000 Ft/ félév</w:t>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zeneművészeti ágon: </w:t>
+      </w:r>
+      <w:r w:rsidR="00360FB5" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11E38" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.000 FT/ félév; más művészeti ágon </w:t>
+      </w:r>
+      <w:r w:rsidR="00360FB5" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(néptánc) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11E38" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20.000 Ft/ félév</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0005096E" w:rsidRDefault="00C91D60" w:rsidP="0005096E">
+    <w:p w14:paraId="45E22514" w14:textId="77777777" w:rsidR="0005096E" w:rsidRPr="00360FB5" w:rsidRDefault="00C91D60" w:rsidP="0005096E">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="130" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Nem kell térítési díjat fizetnie az állami gondoskodás alat</w:t>
       </w:r>
-      <w:r w:rsidR="00F92B59">
+      <w:r w:rsidR="00F92B59" w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">t álló, a hátrányos/ </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">halmozottan hátrányos helyzetű tanulóknak. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C1A3D" w:rsidRDefault="00C91D60" w:rsidP="0005096E">
+    <w:p w14:paraId="0FB551C1" w14:textId="77777777" w:rsidR="000C1A3D" w:rsidRPr="00360FB5" w:rsidRDefault="00C91D60" w:rsidP="0005096E">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="130"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>A térítésidíj mentesség igénybevételéhez érvényben lévő jegyzői határozat benyújtása szükséges.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0005096E" w:rsidRDefault="00C91D60" w:rsidP="00DC67F0">
+    <w:p w14:paraId="3A0E094B" w14:textId="4CB44DC3" w:rsidR="0005096E" w:rsidRPr="00360FB5" w:rsidRDefault="00C91D60" w:rsidP="00DC67F0">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A térítési díj megfizetése alól mentességet kaphat a gyámság alatt álló, az árva, félárva tanuló. Az ingyenesség igénybevételéhez érvényben lévő határozat benyújtása szükséges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C180BE7" w14:textId="13CA0467" w:rsidR="00360FB5" w:rsidRPr="00360FB5" w:rsidRDefault="00360FB5" w:rsidP="00360FB5">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+        <w:ind w:left="851" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iskolánk további </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>kedvezményeket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tud biztosítani a rászorulóknak (pl. nagycsaládosoknak, Gyvk, tartós betegség,  a családból kettő vagy több gyermek egyidejűleg vesz részt iskolánkban az oktatásban</w:t>
+      </w:r>
       <w:r>
-        <w:t>A térítési díj megfizetése alól mentességet kaphat a gyámság alatt álló, az árva, félárva tanuló. Az ingyenesség igénybevételéhez érvényben lévő határozat benyújtása szükséges.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 18</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9465A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>év</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9465A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> feletti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tanulók számára</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000406AC" w:rsidRDefault="00C91D60" w:rsidP="006327A8">
+    <w:p w14:paraId="47875438" w14:textId="77777777" w:rsidR="000406AC" w:rsidRPr="00360FB5" w:rsidRDefault="00C91D60" w:rsidP="006327A8">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kérelem alapján az iskola vezetése a térítési/tandíj esetében fizetési/ részletfizetési kedvezményt adhat. A kérelem beadható az iskola által erre a célra készített űrlapon. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001749BD" w:rsidRPr="001749BD" w:rsidRDefault="001749BD" w:rsidP="001749BD">
+    <w:p w14:paraId="2DB6B73F" w14:textId="77777777" w:rsidR="001749BD" w:rsidRPr="00360FB5" w:rsidRDefault="001749BD" w:rsidP="001749BD">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001749BD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidR="002E18D4">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nyilatkozatok </w:t>
+      </w:r>
+      <w:r w:rsidR="002E18D4" w:rsidRPr="00360FB5">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(kérjük a megfelelő nyilatkozat részt X-el megjelölni</w:t>
       </w:r>
-      <w:r w:rsidRPr="001749BD">
+      <w:r w:rsidRPr="00360FB5">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF17C4" w:rsidRPr="00DC67F0" w:rsidRDefault="00FF17C4" w:rsidP="00154E13">
-[...9 lines deleted...]
-    <w:p w:rsidR="00C91D60" w:rsidRPr="00C91D60" w:rsidRDefault="00C91D60" w:rsidP="00DC67F0">
+    <w:p w14:paraId="0F9852BE" w14:textId="77777777" w:rsidR="00C91D60" w:rsidRPr="00360FB5" w:rsidRDefault="00C91D60" w:rsidP="00360FB5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C91D60">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
-      <w:r w:rsidRPr="00C91D60">
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Nyilatkozom, hogy gyermekem </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C91D60">
+      <w:r w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nem jár </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C91D60">
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>másik alapfokú művészeti iskolába.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C91D60" w:rsidRPr="00904465" w:rsidRDefault="00C91D60" w:rsidP="00DC67F0">
+    <w:p w14:paraId="61AB00EA" w14:textId="77777777" w:rsidR="00C91D60" w:rsidRPr="00360FB5" w:rsidRDefault="00C91D60" w:rsidP="00360FB5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C91D60" w:rsidRDefault="00C91D60" w:rsidP="00DC67F0">
+    <w:p w14:paraId="784EEC31" w14:textId="77777777" w:rsidR="00C91D60" w:rsidRPr="00360FB5" w:rsidRDefault="00C91D60" w:rsidP="00360FB5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="708"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C91D60">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
-      <w:r w:rsidRPr="00C91D60">
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Nyilatkozom, hogy gyermekem </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C91D60">
+      <w:r w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>másik alapfokú művészeti iskolába is jár</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C91D60">
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00904465" w:rsidRPr="00904465" w:rsidRDefault="00904465" w:rsidP="00DC67F0">
+    <w:p w14:paraId="06C8162E" w14:textId="77777777" w:rsidR="00904465" w:rsidRPr="00360FB5" w:rsidRDefault="00904465" w:rsidP="00360FB5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00904465" w:rsidRDefault="00C91D60" w:rsidP="00DC67F0">
+    <w:p w14:paraId="45079849" w14:textId="77777777" w:rsidR="00904465" w:rsidRPr="00360FB5" w:rsidRDefault="00C91D60" w:rsidP="00360FB5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C91D60">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
-      <w:r w:rsidRPr="00C91D60">
+      <w:r w:rsidRPr="00360FB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Nyilatkozom, hogy gyermekem </w:t>
       </w:r>
-      <w:r w:rsidR="00904465" w:rsidRPr="00904465">
+      <w:r w:rsidR="00904465" w:rsidRPr="00360FB5">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">után járó művészetoktatási költségvetési finanszírozást a </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC67F0" w:rsidRDefault="00904465" w:rsidP="005D76EF">
+    <w:p w14:paraId="4F69FD7D" w14:textId="77777777" w:rsidR="00DC67F0" w:rsidRPr="00360FB5" w:rsidRDefault="00904465" w:rsidP="00360FB5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1418" w:hanging="142"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00904465">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360FB5">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Csomasz Tóth Kálmán Református Alapfokú Művészeti Iskola</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00360FB5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> veheti igénybe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D76EF" w:rsidRDefault="005D76EF" w:rsidP="005D76EF">
+    <w:p w14:paraId="302E7D80" w14:textId="77777777" w:rsidR="005D76EF" w:rsidRPr="00360FB5" w:rsidRDefault="005D76EF" w:rsidP="005D76EF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1418" w:hanging="142"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5954"/>
         <w:gridCol w:w="4798"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00904465" w:rsidRPr="00904465" w:rsidTr="00DB4D2C">
+      <w:tr w:rsidR="00904465" w:rsidRPr="00360FB5" w14:paraId="50CCCE43" w14:textId="77777777" w:rsidTr="00DB4D2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904465" w:rsidRPr="00904465" w:rsidRDefault="00904465" w:rsidP="00904465">
+          <w:p w14:paraId="02917038" w14:textId="77777777" w:rsidR="00904465" w:rsidRPr="00360FB5" w:rsidRDefault="00904465" w:rsidP="00904465">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00904465">
+            <w:r w:rsidRPr="00360FB5">
               <w:rPr>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dátum</w:t>
             </w:r>
-            <w:r w:rsidR="00ED4502">
+            <w:r w:rsidR="00ED4502" w:rsidRPr="00360FB5">
               <w:rPr>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4798" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00904465" w:rsidRDefault="00904465" w:rsidP="00904465">
+          <w:p w14:paraId="208ACA38" w14:textId="77777777" w:rsidR="00904465" w:rsidRPr="00360FB5" w:rsidRDefault="00904465" w:rsidP="00904465">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DB4D2C" w:rsidRPr="00904465" w:rsidRDefault="00DB4D2C" w:rsidP="00904465">
+          <w:p w14:paraId="077C90D4" w14:textId="77777777" w:rsidR="00DB4D2C" w:rsidRPr="00360FB5" w:rsidRDefault="00DB4D2C" w:rsidP="00904465">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904465" w:rsidRPr="00904465" w:rsidTr="00DB4D2C">
+      <w:tr w:rsidR="00904465" w:rsidRPr="00360FB5" w14:paraId="0C9DB5AD" w14:textId="77777777" w:rsidTr="00DB4D2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00904465" w:rsidRPr="00904465" w:rsidRDefault="00904465" w:rsidP="00904465">
+          <w:p w14:paraId="5C11B17C" w14:textId="77777777" w:rsidR="00904465" w:rsidRPr="00360FB5" w:rsidRDefault="00904465" w:rsidP="00904465">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00904465" w:rsidRPr="00904465" w:rsidRDefault="00DB4D2C" w:rsidP="00904465">
+          <w:p w14:paraId="2DD2D763" w14:textId="77777777" w:rsidR="00904465" w:rsidRPr="00360FB5" w:rsidRDefault="00DB4D2C" w:rsidP="00904465">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00360FB5">
               <w:rPr>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>szülő (törvényes képviselő) aláírása</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00904465" w:rsidRDefault="00904465" w:rsidP="00DC67F0">
+    <w:p w14:paraId="194F76FB" w14:textId="77777777" w:rsidR="00904465" w:rsidRDefault="00904465" w:rsidP="00360FB5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00904465" w:rsidSect="006327A8">
+    <w:sectPr w:rsidR="00904465" w:rsidSect="00360FB5">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="424" w:bottom="0" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="284" w:right="424" w:bottom="0" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02E37268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00A29CF0"/>
     <w:lvl w:ilvl="0" w:tplc="040E000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2016" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1999,202 +2349,209 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A4218C"/>
     <w:rsid w:val="000406AC"/>
     <w:rsid w:val="0005096E"/>
     <w:rsid w:val="000520FC"/>
     <w:rsid w:val="000923F3"/>
     <w:rsid w:val="000C1A3D"/>
     <w:rsid w:val="001074BE"/>
     <w:rsid w:val="00114167"/>
     <w:rsid w:val="00131875"/>
     <w:rsid w:val="00154E13"/>
     <w:rsid w:val="001749BD"/>
     <w:rsid w:val="001D121F"/>
     <w:rsid w:val="001D5AE0"/>
     <w:rsid w:val="001D709B"/>
     <w:rsid w:val="001E704E"/>
     <w:rsid w:val="002631C5"/>
     <w:rsid w:val="002A598F"/>
     <w:rsid w:val="002E18D4"/>
+    <w:rsid w:val="002F4427"/>
+    <w:rsid w:val="00360FB5"/>
     <w:rsid w:val="003B1A25"/>
     <w:rsid w:val="003C32A4"/>
     <w:rsid w:val="003F7894"/>
     <w:rsid w:val="00425166"/>
+    <w:rsid w:val="00484C48"/>
     <w:rsid w:val="00505B65"/>
     <w:rsid w:val="005250E2"/>
     <w:rsid w:val="00555D24"/>
     <w:rsid w:val="005620D1"/>
     <w:rsid w:val="00597EC2"/>
     <w:rsid w:val="005A35D7"/>
     <w:rsid w:val="005D76EF"/>
+    <w:rsid w:val="00613F70"/>
     <w:rsid w:val="006327A8"/>
     <w:rsid w:val="006740B8"/>
     <w:rsid w:val="006D08F4"/>
     <w:rsid w:val="00775F67"/>
     <w:rsid w:val="007E505E"/>
     <w:rsid w:val="0084485A"/>
     <w:rsid w:val="0089638D"/>
     <w:rsid w:val="008C2C38"/>
     <w:rsid w:val="008C3EE1"/>
     <w:rsid w:val="008E432D"/>
     <w:rsid w:val="00904465"/>
     <w:rsid w:val="00916720"/>
     <w:rsid w:val="00944481"/>
     <w:rsid w:val="00957395"/>
     <w:rsid w:val="00996B98"/>
     <w:rsid w:val="00A41B26"/>
     <w:rsid w:val="00A4218C"/>
     <w:rsid w:val="00A64E0F"/>
     <w:rsid w:val="00AD3C03"/>
     <w:rsid w:val="00AE0D72"/>
     <w:rsid w:val="00AF50DB"/>
     <w:rsid w:val="00B11E38"/>
     <w:rsid w:val="00B17E9C"/>
     <w:rsid w:val="00B5457D"/>
     <w:rsid w:val="00B834C2"/>
     <w:rsid w:val="00B96625"/>
     <w:rsid w:val="00BA7AF0"/>
     <w:rsid w:val="00BC0646"/>
     <w:rsid w:val="00BD7D4A"/>
     <w:rsid w:val="00C15068"/>
     <w:rsid w:val="00C46B22"/>
     <w:rsid w:val="00C91D60"/>
+    <w:rsid w:val="00C9465A"/>
     <w:rsid w:val="00CA03CA"/>
     <w:rsid w:val="00CE5194"/>
     <w:rsid w:val="00CF31D3"/>
     <w:rsid w:val="00DB4D2C"/>
     <w:rsid w:val="00DC167C"/>
     <w:rsid w:val="00DC67F0"/>
     <w:rsid w:val="00DD4D25"/>
     <w:rsid w:val="00DD4FF3"/>
     <w:rsid w:val="00E16DD0"/>
     <w:rsid w:val="00E748E4"/>
     <w:rsid w:val="00EB000B"/>
     <w:rsid w:val="00EC72CA"/>
     <w:rsid w:val="00ED4502"/>
     <w:rsid w:val="00F26B7F"/>
     <w:rsid w:val="00F3621E"/>
     <w:rsid w:val="00F40228"/>
     <w:rsid w:val="00F92B59"/>
     <w:rsid w:val="00FA4990"/>
     <w:rsid w:val="00FB7E56"/>
     <w:rsid w:val="00FF17C4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3E1B00A9"/>
+  <w14:docId w14:val="096CC872"/>
   <w15:docId w15:val="{64AD7287-EA66-4318-AFAE-0F0E37059FA8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
@@ -2256,122 +2613,125 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -2523,50 +2883,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E16DD0"/>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cmsor1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Norml"/>
     <w:next w:val="Norml"/>
     <w:link w:val="Cmsor1Char"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00EC72CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -2790,55 +3151,84 @@
     <w:rsid w:val="001074BE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00C91D60"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Listaszerbekezds">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Norml"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00360FB5"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1545632985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -3107,69 +3497,69 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E9DB5FE-AA51-4A0E-9853-B281C669395D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>292</Words>
-  <Characters>1982</Characters>
+  <Words>322</Words>
+  <Characters>2195</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Csomasz Tóth Kálmán Református Alapfokú Művészeti Iskola</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>FKIKI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2270</CharactersWithSpaces>
+  <CharactersWithSpaces>2512</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Csomasz Tóth Kálmán Református Alapfokú Művészeti Iskola</dc:title>
   <dc:subject/>
   <dc:creator>Lezák Ági</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>