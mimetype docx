--- v0 (2026-02-17)
+++ v1 (2026-04-03)
@@ -1,1447 +1,1445 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00EB000B" w:rsidRPr="000D448D" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
+    <w:p w14:paraId="2E65DADF" w14:textId="77777777" w:rsidR="00EB000B" w:rsidRPr="000D448D" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D448D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Csomasz Tóth Kálmán Református Alapfokú Művészeti Iskola</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF17C4" w:rsidRPr="000D448D" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
+    <w:p w14:paraId="148A702F" w14:textId="77777777" w:rsidR="00FF17C4" w:rsidRPr="000D448D" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D448D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">3643 Dédestapolcsány, Hunyadi utca </w:t>
       </w:r>
       <w:r w:rsidR="00584BCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="000D448D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00996B98" w:rsidRPr="00154E13" w:rsidRDefault="00996B98" w:rsidP="00996B98">
+    <w:p w14:paraId="1DFE8661" w14:textId="77777777" w:rsidR="00996B98" w:rsidRPr="00154E13" w:rsidRDefault="00996B98" w:rsidP="00996B98">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00944481" w:rsidRDefault="004B6290" w:rsidP="00EC72CA">
+    <w:p w14:paraId="4875FFC5" w14:textId="77777777" w:rsidR="00944481" w:rsidRDefault="004B6290" w:rsidP="00EC72CA">
       <w:pPr>
         <w:pStyle w:val="Cmsor1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Térítési/ tandíj részletfizetés</w:t>
       </w:r>
       <w:r w:rsidR="00EC72CA" w:rsidRPr="000D448D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> iránti kérelem</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="004B6290"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="004B6290">
+    <w:p w14:paraId="71E1FBCF" w14:textId="77777777" w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="004B6290"/>
+    <w:p w14:paraId="05862CD6" w14:textId="77777777" w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="004B6290"/>
+    <w:p w14:paraId="0772D24E" w14:textId="0C87A440" w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="004B6290">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-24"/>
       </w:pPr>
       <w:r>
         <w:t>Alulírott, …………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00A166AB">
         <w:t>……………………………………….</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kérelmezem, hogy a Csomasz Tóth Kálmán Református Alapfokú Művészeti Iskola a 202</w:t>
       </w:r>
-      <w:r w:rsidR="00DB09CB">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00971D28">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00DB09CB">
-        <w:t>6</w:t>
+      <w:r w:rsidR="00971D28">
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00DF44B4">
-        <w:t>o</w:t>
+      <w:r w:rsidR="00971D28">
+        <w:t>e</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>s tanév, térítési/tandíj befizetését, részletekben engedélyezze.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="7626"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B6290" w:rsidTr="004B6290">
+      <w:tr w:rsidR="004B6290" w14:paraId="737E2FEC" w14:textId="77777777" w:rsidTr="004B6290">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="0041145E">
+          <w:p w14:paraId="5AFAB587" w14:textId="77777777" w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="0041145E">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Indok: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="0041145E">
+          <w:p w14:paraId="5F12E8EA" w14:textId="77777777" w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="0041145E">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B6290" w:rsidTr="004B6290">
+      <w:tr w:rsidR="004B6290" w14:paraId="0FA18C98" w14:textId="77777777" w:rsidTr="004B6290">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="0041145E">
+          <w:p w14:paraId="4B01658C" w14:textId="77777777" w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="0041145E">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B6290" w:rsidTr="004B6290">
+      <w:tr w:rsidR="004B6290" w14:paraId="3C36BB5C" w14:textId="77777777" w:rsidTr="004B6290">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="0041145E">
+          <w:p w14:paraId="439B69CD" w14:textId="77777777" w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="0041145E">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="004B6290">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="750C7765" w14:textId="77777777" w:rsidTr="004B6290">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="00944481">
+          <w:p w14:paraId="1ABE82C1" w14:textId="77777777" w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B6290" w:rsidRPr="004B6290" w:rsidRDefault="004B6290" w:rsidP="00944481">
+          <w:p w14:paraId="19AAE0C9" w14:textId="77777777" w:rsidR="004B6290" w:rsidRPr="004B6290" w:rsidRDefault="004B6290" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B6290">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tanuló adatai:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="00944481">
+          <w:p w14:paraId="4B7E3B1D" w14:textId="77777777" w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="44AE94F0" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tanuló neve:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="78948703" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="004B6290">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="3CC3C23F" w14:textId="77777777" w:rsidTr="004B6290">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="7A4D60E3" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Anyja születéskori neve:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="058AE6C5" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="004B6290">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="387DA9D7" w14:textId="77777777" w:rsidTr="004B6290">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="3CFFCAF2" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Oktatási azonosító száma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="3C197A82" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="004B6290">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="14315E70" w14:textId="77777777" w:rsidTr="004B6290">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="47E96410" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Főtárgy/ évfolyam:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="5FB0942D" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="004B6290">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="69AAEE9E" w14:textId="77777777" w:rsidTr="004B6290">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="4500AB3B" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Főtárgytanár neve:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="45B5C748" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="004B6290">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="50EA8D91" w14:textId="77777777" w:rsidTr="004B6290">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="5D911EF4" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Oktatás helyszíne:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="235D64A3" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00944481" w:rsidRDefault="00944481" w:rsidP="00944481">
+    <w:p w14:paraId="5145D109" w14:textId="77777777" w:rsidR="00944481" w:rsidRDefault="00944481" w:rsidP="00944481">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B2E11" w:rsidRPr="005B2E11" w:rsidRDefault="005B2E11" w:rsidP="00154E13">
+    <w:p w14:paraId="7E712C8B" w14:textId="77777777" w:rsidR="005B2E11" w:rsidRPr="005B2E11" w:rsidRDefault="005B2E11" w:rsidP="00154E13">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:after="80"/>
         <w:ind w:right="-24"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="10456" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="4507"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E72A1" w:rsidTr="009E72A1">
+      <w:tr w:rsidR="009E72A1" w14:paraId="23E818B6" w14:textId="77777777" w:rsidTr="009E72A1">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
+          <w:p w14:paraId="56C6CE60" w14:textId="77777777" w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Dátum: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E72A1" w:rsidTr="009E72A1">
+      <w:tr w:rsidR="009E72A1" w14:paraId="584A94F0" w14:textId="77777777" w:rsidTr="009E72A1">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
+          <w:p w14:paraId="1A08BDCF" w14:textId="77777777" w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
+          <w:p w14:paraId="5C6670CF" w14:textId="77777777" w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
+          <w:p w14:paraId="6102A165" w14:textId="77777777" w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4507" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
+          <w:p w14:paraId="3CF6849F" w14:textId="77777777" w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E72A1" w:rsidTr="009E72A1">
+      <w:tr w:rsidR="009E72A1" w14:paraId="0E4A7D64" w14:textId="77777777" w:rsidTr="009E72A1">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
+          <w:p w14:paraId="40409879" w14:textId="77777777" w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
+          <w:p w14:paraId="09263945" w14:textId="77777777" w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
+          <w:p w14:paraId="1A6FC158" w14:textId="77777777" w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4507" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
+          <w:p w14:paraId="4C590610" w14:textId="77777777" w:rsidR="009E72A1" w:rsidRDefault="009E72A1" w:rsidP="0041145E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>szülő (törvényes képviselő) aláírása</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FF17C4" w:rsidRPr="00E748E4" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
+    <w:p w14:paraId="5AB9162E" w14:textId="77777777" w:rsidR="00FF17C4" w:rsidRPr="00E748E4" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF17C4" w:rsidRPr="00E748E4" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
+    <w:p w14:paraId="0994CD0A" w14:textId="77777777" w:rsidR="00FF17C4" w:rsidRPr="00E748E4" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="00E748E4">
+    <w:p w14:paraId="2C8AA272" w14:textId="77777777" w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="00E748E4">
       <w:pPr>
         <w:pStyle w:val="Cmsor1"/>
         <w:spacing w:before="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF17C4" w:rsidRPr="004B6290" w:rsidRDefault="00FF17C4" w:rsidP="00E748E4">
+    <w:p w14:paraId="5D86B086" w14:textId="77777777" w:rsidR="00FF17C4" w:rsidRPr="004B6290" w:rsidRDefault="00FF17C4" w:rsidP="00E748E4">
       <w:pPr>
         <w:pStyle w:val="Cmsor1"/>
         <w:spacing w:before="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6290">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Határozat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF17C4" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
+    <w:p w14:paraId="132EFEF7" w14:textId="77777777" w:rsidR="00FF17C4" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6290">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>(iskola tölti ki)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="00FF17C4">
+    <w:p w14:paraId="0CF80DFE" w14:textId="77777777" w:rsidR="004B6290" w:rsidRDefault="004B6290" w:rsidP="00FF17C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="10456" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1412"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="4507"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0048166C" w:rsidTr="00463965">
+      <w:tr w:rsidR="0048166C" w14:paraId="0BA22400" w14:textId="77777777" w:rsidTr="00463965">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0048166C" w:rsidRDefault="0048166C" w:rsidP="0048166C">
+          <w:p w14:paraId="233D8EF5" w14:textId="77777777" w:rsidR="0048166C" w:rsidRDefault="0048166C" w:rsidP="0048166C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Engedélyezem, a következők szerint.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB7477" w:rsidTr="00EB7477">
+      <w:tr w:rsidR="00EB7477" w14:paraId="175BCD79" w14:textId="77777777" w:rsidTr="00EB7477">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="0048166C">
+          <w:p w14:paraId="664BC30E" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="0048166C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Befizetési határidő:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRPr="0048166C" w:rsidRDefault="00EB7477" w:rsidP="0048166C">
+          <w:p w14:paraId="0386CCA0" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRPr="0048166C" w:rsidRDefault="00EB7477" w:rsidP="0048166C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048166C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>I.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0048166C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>részlet:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="0048166C">
+          <w:p w14:paraId="6564D61D" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="0048166C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="0048166C">
+          <w:p w14:paraId="6876F505" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="0048166C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4507" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="0048166C">
+          <w:p w14:paraId="36A29C88" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="0048166C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB7477" w:rsidTr="00EB7477">
+      <w:tr w:rsidR="00EB7477" w14:paraId="5DAB6683" w14:textId="77777777" w:rsidTr="00EB7477">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
+          <w:p w14:paraId="37E65A0C" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRPr="0048166C" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
+          <w:p w14:paraId="1B1955F4" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRPr="0048166C" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048166C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="0048166C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0048166C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>részlet:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
+          <w:p w14:paraId="36033214" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4507" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
+          <w:p w14:paraId="33A50B33" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB7477" w:rsidTr="0048166C">
+      <w:tr w:rsidR="00EB7477" w14:paraId="7A463906" w14:textId="77777777" w:rsidTr="0048166C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
+          <w:p w14:paraId="13889845" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Dátum: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB7477" w:rsidTr="00463965">
+      <w:tr w:rsidR="00EB7477" w14:paraId="35972CAA" w14:textId="77777777" w:rsidTr="00463965">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
+          <w:p w14:paraId="73069097" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
+          <w:p w14:paraId="5DE5E2F8" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
+          <w:p w14:paraId="57413682" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4507" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
+          <w:p w14:paraId="7BD50113" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB7477" w:rsidTr="00463965">
+      <w:tr w:rsidR="00EB7477" w14:paraId="0BBAC929" w14:textId="77777777" w:rsidTr="00463965">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
+          <w:p w14:paraId="03994BDB" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
+          <w:p w14:paraId="2AFFB8B9" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
+          <w:p w14:paraId="2F5E5279" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4507" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
+          <w:p w14:paraId="508EA773" w14:textId="77777777" w:rsidR="00EB7477" w:rsidRDefault="00EB7477" w:rsidP="00EB7477">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>igazgató</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004B6290" w:rsidRPr="004B6290" w:rsidRDefault="004B6290" w:rsidP="00FF17C4">
+    <w:p w14:paraId="17C3F054" w14:textId="77777777" w:rsidR="004B6290" w:rsidRPr="004B6290" w:rsidRDefault="004B6290" w:rsidP="00FF17C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B6290" w:rsidRPr="004B6290" w:rsidSect="00154E13">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02E37268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00A29CF0"/>
     <w:lvl w:ilvl="0" w:tplc="040E000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2016" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1880,103 +1878,103 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A4218C"/>
     <w:rsid w:val="000520FC"/>
     <w:rsid w:val="000B6441"/>
     <w:rsid w:val="000C1A3D"/>
     <w:rsid w:val="000D448D"/>
     <w:rsid w:val="001074BE"/>
     <w:rsid w:val="00154E13"/>
     <w:rsid w:val="001D121F"/>
     <w:rsid w:val="002A598F"/>
     <w:rsid w:val="003C32A4"/>
     <w:rsid w:val="003F16BD"/>
     <w:rsid w:val="003F7894"/>
     <w:rsid w:val="00425166"/>
     <w:rsid w:val="00463965"/>
     <w:rsid w:val="0048166C"/>
     <w:rsid w:val="004B6290"/>
     <w:rsid w:val="00505B65"/>
     <w:rsid w:val="00584BCC"/>
     <w:rsid w:val="00597EC2"/>
     <w:rsid w:val="005A35D7"/>
     <w:rsid w:val="005B2E11"/>
     <w:rsid w:val="00683B02"/>
     <w:rsid w:val="006D08F4"/>
     <w:rsid w:val="00775F67"/>
     <w:rsid w:val="007E505E"/>
     <w:rsid w:val="0084485A"/>
     <w:rsid w:val="0089638D"/>
     <w:rsid w:val="008C3EE1"/>
     <w:rsid w:val="008D2892"/>
     <w:rsid w:val="00916720"/>
     <w:rsid w:val="00944481"/>
+    <w:rsid w:val="00971D28"/>
     <w:rsid w:val="00996B98"/>
     <w:rsid w:val="009E72A1"/>
     <w:rsid w:val="00A166AB"/>
     <w:rsid w:val="00A41B26"/>
     <w:rsid w:val="00A4218C"/>
     <w:rsid w:val="00A64E0F"/>
     <w:rsid w:val="00B17E9C"/>
     <w:rsid w:val="00B5457D"/>
     <w:rsid w:val="00B834C2"/>
     <w:rsid w:val="00B96625"/>
     <w:rsid w:val="00BA7AF0"/>
     <w:rsid w:val="00CE5194"/>
     <w:rsid w:val="00DB09CB"/>
     <w:rsid w:val="00DC167C"/>
     <w:rsid w:val="00DD4D25"/>
     <w:rsid w:val="00DD4FF3"/>
     <w:rsid w:val="00DF44B4"/>
     <w:rsid w:val="00E16DD0"/>
     <w:rsid w:val="00E748E4"/>
     <w:rsid w:val="00EB000B"/>
     <w:rsid w:val="00EB7477"/>
     <w:rsid w:val="00EC72CA"/>
     <w:rsid w:val="00F26B7F"/>
     <w:rsid w:val="00F3621E"/>
     <w:rsid w:val="00F40228"/>
@@ -1987,69 +1985,69 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1BC5B4FB"/>
+  <w14:docId w14:val="198425CE"/>
   <w15:docId w15:val="{64AD7287-EA66-4318-AFAE-0F0E37059FA8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
@@ -2154,55 +2152,55 @@
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="0"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2378,50 +2376,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E16DD0"/>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cmsor1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Norml"/>
     <w:next w:val="Norml"/>
     <w:link w:val="Cmsor1Char"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00EC72CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -2644,51 +2643,51 @@
     <w:semiHidden/>
     <w:rsid w:val="001074BE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listaszerbekezds">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Norml"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0048166C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>