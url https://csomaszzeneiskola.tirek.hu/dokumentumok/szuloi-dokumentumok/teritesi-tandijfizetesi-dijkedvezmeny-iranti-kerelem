--- v0 (2026-02-17)
+++ v1 (2026-04-03)
@@ -1,713 +1,711 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00EB000B" w:rsidRPr="000D448D" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
+    <w:p w14:paraId="793B344D" w14:textId="77777777" w:rsidR="00EB000B" w:rsidRPr="000D448D" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D448D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Csomasz Tóth Kálmán Református Alapfokú Művészeti Iskola</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF17C4" w:rsidRPr="000D448D" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
+    <w:p w14:paraId="6F52712B" w14:textId="77777777" w:rsidR="00FF17C4" w:rsidRPr="000D448D" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D448D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">3643 </w:t>
       </w:r>
       <w:r w:rsidR="004C7D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Dédestapolcsány, Hunyadi utca 9</w:t>
       </w:r>
       <w:r w:rsidRPr="000D448D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00996B98" w:rsidRPr="00154E13" w:rsidRDefault="00996B98" w:rsidP="00996B98">
+    <w:p w14:paraId="48CC80EC" w14:textId="77777777" w:rsidR="00996B98" w:rsidRPr="00154E13" w:rsidRDefault="00996B98" w:rsidP="00996B98">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00944481" w:rsidRPr="000D448D" w:rsidRDefault="00EC72CA" w:rsidP="00EC72CA">
+    <w:p w14:paraId="687AB2C7" w14:textId="77777777" w:rsidR="00944481" w:rsidRPr="000D448D" w:rsidRDefault="00EC72CA" w:rsidP="00EC72CA">
       <w:pPr>
         <w:pStyle w:val="Cmsor1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D448D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Térítési/ tandíj díjkedvezmény iránti kérelem</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="7626"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="00EC72CA">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="1F129C7F" w14:textId="77777777" w:rsidTr="00EC72CA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="46295C5A" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tanuló neve:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="3BC8BD4A" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="00EC72CA">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="53255BB7" w14:textId="77777777" w:rsidTr="00EC72CA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="280A7B18" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Anyja születéskori neve:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="35212215" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="00EC72CA">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="64A72106" w14:textId="77777777" w:rsidTr="00EC72CA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="5B3C5E62" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Oktatási azonosító száma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="35FDCCD0" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="00EC72CA">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="2AF0C99A" w14:textId="77777777" w:rsidTr="00EC72CA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="7AAADEBC" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Főtárgy/ évfolyam:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="082FC04C" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="00EC72CA">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="52643A9B" w14:textId="77777777" w:rsidTr="00EC72CA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="7272CFF1" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Főtárgytanár neve:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="39A036D4" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC72CA" w:rsidTr="00EC72CA">
+      <w:tr w:rsidR="00EC72CA" w14:paraId="4B3D1DCB" w14:textId="77777777" w:rsidTr="00EC72CA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="6A29331C" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Oktatás helyszíne:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
+          <w:p w14:paraId="499A9B1A" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00944481" w:rsidRDefault="00944481" w:rsidP="00944481">
+    <w:p w14:paraId="02ACDD6D" w14:textId="77777777" w:rsidR="00944481" w:rsidRDefault="00944481" w:rsidP="00944481">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B0193" w:rsidRPr="001F515A" w:rsidRDefault="001074BE" w:rsidP="005B0193">
+    <w:p w14:paraId="3CB7488F" w14:textId="2F1BDFAC" w:rsidR="005B0193" w:rsidRPr="001F515A" w:rsidRDefault="001074BE" w:rsidP="005B0193">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0193">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nyilatkozom arról, hogy a 20</w:t>
       </w:r>
       <w:r w:rsidR="00392845" w:rsidRPr="005B0193">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001F515A">
+      <w:r w:rsidR="00711E82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0193">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00392845" w:rsidRPr="005B0193">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001F515A">
+      <w:r w:rsidR="00711E82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00392845" w:rsidRPr="005B0193">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00087BF4">
+      <w:r w:rsidR="00711E82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidR="00392845" w:rsidRPr="005B0193">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0193">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tanévben a díjkedvezményt szociális helyzetemre tekintettel kívánom igénybe venni. </w:t>
       </w:r>
       <w:r w:rsidRPr="001F515A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Jövedelem igazolás csatolandó)</w:t>
       </w:r>
       <w:r w:rsidR="00E04AE8" w:rsidRPr="001F515A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001074BE" w:rsidRPr="005B0193" w:rsidRDefault="00E04AE8" w:rsidP="005B0193">
+    <w:p w14:paraId="5E676500" w14:textId="77777777" w:rsidR="001074BE" w:rsidRPr="005B0193" w:rsidRDefault="00E04AE8" w:rsidP="005B0193">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0193">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Az egy főre jutó nettó jövedelem nem haladhatja meg a mindenkori öregségi nyugdíj 150 %-át.) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="5778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001074BE" w:rsidTr="001074BE">
+      <w:tr w:rsidR="001074BE" w14:paraId="7C8A19C7" w14:textId="77777777" w:rsidTr="001074BE">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001074BE" w:rsidRDefault="001074BE" w:rsidP="009D38FE">
+          <w:p w14:paraId="3F9A93AE" w14:textId="77777777" w:rsidR="001074BE" w:rsidRDefault="001074BE" w:rsidP="009D38FE">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">A család 1 főre jutó havi nettó jövedelme: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001074BE" w:rsidRDefault="000C1A3D" w:rsidP="000C1A3D">
+          <w:p w14:paraId="28205C85" w14:textId="77777777" w:rsidR="001074BE" w:rsidRDefault="000C1A3D" w:rsidP="000C1A3D">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ft</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001074BE" w:rsidTr="001074BE">
+      <w:tr w:rsidR="001074BE" w14:paraId="11AEF8C1" w14:textId="77777777" w:rsidTr="001074BE">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001074BE" w:rsidRDefault="000C1A3D" w:rsidP="009D38FE">
+          <w:p w14:paraId="590BE1B9" w14:textId="77777777" w:rsidR="001074BE" w:rsidRDefault="000C1A3D" w:rsidP="009D38FE">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Közös háztartásban élő családtagok száma</w:t>
             </w:r>
             <w:r w:rsidR="001074BE">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001074BE" w:rsidRDefault="000C1A3D" w:rsidP="000C1A3D">
+          <w:p w14:paraId="37DF6EEB" w14:textId="77777777" w:rsidR="001074BE" w:rsidRDefault="000C1A3D" w:rsidP="000C1A3D">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>fő</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001074BE" w:rsidRPr="002851E7" w:rsidRDefault="001074BE" w:rsidP="000C1A3D">
+    <w:p w14:paraId="0089AD41" w14:textId="77777777" w:rsidR="001074BE" w:rsidRPr="002851E7" w:rsidRDefault="001074BE" w:rsidP="000C1A3D">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-24"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001074BE" w:rsidRDefault="000C1A3D" w:rsidP="001074BE">
+    <w:p w14:paraId="3CC83F60" w14:textId="77777777" w:rsidR="001074BE" w:rsidRDefault="000C1A3D" w:rsidP="001074BE">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-24" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gyermekemet egyedül nevelem </w:t>
       </w:r>
       <w:r w:rsidRPr="000C1A3D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(a megfelelő aláhúzandó</w:t>
       </w:r>
       <w:r w:rsidR="006356A6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>, eljárás az 1. pont szerint</w:t>
       </w:r>
       <w:r w:rsidRPr="000C1A3D">
@@ -717,858 +715,876 @@
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="001074BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="3049" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3268"/>
         <w:gridCol w:w="3114"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C1A3D" w:rsidTr="000C1A3D">
+      <w:tr w:rsidR="000C1A3D" w14:paraId="4F04A544" w14:textId="77777777" w:rsidTr="000C1A3D">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2560" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000C1A3D" w:rsidRDefault="000C1A3D" w:rsidP="000C1A3D">
+          <w:p w14:paraId="69341885" w14:textId="77777777" w:rsidR="000C1A3D" w:rsidRDefault="000C1A3D" w:rsidP="000C1A3D">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>igen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000C1A3D" w:rsidRDefault="000C1A3D" w:rsidP="000C1A3D">
+          <w:p w14:paraId="0E9D9909" w14:textId="77777777" w:rsidR="000C1A3D" w:rsidRDefault="000C1A3D" w:rsidP="000C1A3D">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000C1A3D" w:rsidRPr="00732F52" w:rsidRDefault="000C1A3D" w:rsidP="00732F52">
+    <w:p w14:paraId="004507FC" w14:textId="77777777" w:rsidR="000C1A3D" w:rsidRPr="00732F52" w:rsidRDefault="000C1A3D" w:rsidP="00732F52">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-24" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alulírott nyilatkozom, hogy </w:t>
       </w:r>
       <w:r w:rsidRPr="000C1A3D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(a megfelelő aláhúzandó)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C1A3D" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
+    <w:p w14:paraId="734FFFB2" w14:textId="77777777" w:rsidR="000C1A3D" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="-24" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">nagycsaládos (3 vagy több gyermekes család) </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17C4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(érvényes igazolás csatolandó)</w:t>
       </w:r>
       <w:r w:rsidR="000C1A3D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C1A3D" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
+    <w:p w14:paraId="5F1155DC" w14:textId="77777777" w:rsidR="000C1A3D" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="118" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">gyermekvédelmi kedvezménnyel rendelkezik </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(érvényes határozat</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17C4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> csatolandó)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C1A3D" w:rsidRDefault="00FF17C4" w:rsidP="000C1A3D">
+    <w:p w14:paraId="3717CD70" w14:textId="18FDB8B5" w:rsidR="000C1A3D" w:rsidRPr="004500C2" w:rsidRDefault="00FF17C4" w:rsidP="000C1A3D">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="2160" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">tartós beteg </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17C4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(orvos által kiállított igazolás szükséges)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C1A3D" w:rsidRDefault="00FF17C4" w:rsidP="000C1A3D">
+    <w:p w14:paraId="58A3C3A8" w14:textId="1D95DDF3" w:rsidR="004500C2" w:rsidRDefault="004500C2" w:rsidP="004500C2">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="543" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001369C7">
+        <w:t xml:space="preserve">a családból kettő vagy több gyermek egyidejűleg vesz részt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">iskolánkban </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001369C7">
+        <w:t>az oktatásban</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27310679" w14:textId="77777777" w:rsidR="000C1A3D" w:rsidRDefault="00FF17C4" w:rsidP="0020260D">
+      <w:pPr>
+        <w:pStyle w:val="Szvegtrzs"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1417" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>egyidejűleg két tanszakon folytat tanulmányokat iskolánkban</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED2200F" w14:textId="77777777" w:rsidR="000C1A3D" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r>
-        <w:t>egyidejűleg két tanszakon folytat tanulmányokat iskolánkban</w:t>
+        <w:t>18 év feletti tanuló</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C1A3D" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
-[...13 lines deleted...]
-    <w:p w:rsidR="00FF17C4" w:rsidRPr="005B2E11" w:rsidRDefault="00FF17C4" w:rsidP="00154E13">
+    <w:p w14:paraId="7E249997" w14:textId="77777777" w:rsidR="00FF17C4" w:rsidRPr="005B2E11" w:rsidRDefault="00FF17C4" w:rsidP="00154E13">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001074BE" w:rsidRDefault="00FF17C4" w:rsidP="00154E13">
+    <w:p w14:paraId="5D253442" w14:textId="77777777" w:rsidR="001074BE" w:rsidRDefault="00FF17C4" w:rsidP="00154E13">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:after="80"/>
         <w:ind w:right="-24"/>
       </w:pPr>
       <w:r>
         <w:t>Büntetőjogi felelősségem tudatában kijelentem, hogy a fenti adatok a valóságnak megfelelnek.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002851E7" w:rsidTr="002851E7">
+      <w:tr w:rsidR="002851E7" w14:paraId="1B9EE712" w14:textId="77777777" w:rsidTr="002851E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003466E3" w:rsidRDefault="003466E3" w:rsidP="00154E13">
-[...10 lines deleted...]
-              <w:ind w:right="-24"/>
+          <w:p w14:paraId="7752B24C" w14:textId="77777777" w:rsidR="003466E3" w:rsidRDefault="003466E3" w:rsidP="004500C2">
+            <w:pPr>
+              <w:pStyle w:val="Szvegtrzs"/>
+              <w:ind w:right="-23"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A8F0426" w14:textId="77777777" w:rsidR="002851E7" w:rsidRDefault="002851E7" w:rsidP="004500C2">
+            <w:pPr>
+              <w:pStyle w:val="Szvegtrzs"/>
+              <w:ind w:right="-23"/>
             </w:pPr>
             <w:r>
               <w:t>Dátum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002851E7" w:rsidRDefault="002851E7" w:rsidP="00154E13">
+    <w:p w14:paraId="3A135908" w14:textId="77777777" w:rsidR="002851E7" w:rsidRDefault="002851E7" w:rsidP="00154E13">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:after="80"/>
         <w:ind w:right="-24"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="6799" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3657"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002851E7" w:rsidTr="002851E7">
+      <w:tr w:rsidR="002851E7" w14:paraId="4F395F51" w14:textId="77777777" w:rsidTr="002851E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002851E7" w:rsidRDefault="004467D1" w:rsidP="002851E7">
+          <w:p w14:paraId="134B6A4A" w14:textId="77777777" w:rsidR="002851E7" w:rsidRDefault="004467D1" w:rsidP="002851E7">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:after="80"/>
               <w:ind w:right="-24"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>szülő (törvényes képviselő</w:t>
             </w:r>
             <w:r w:rsidR="002851E7">
               <w:t>) aláírása</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005B2E11" w:rsidRPr="005B2E11" w:rsidRDefault="005B2E11" w:rsidP="00154E13">
+    <w:p w14:paraId="670A765F" w14:textId="77777777" w:rsidR="005B2E11" w:rsidRPr="005B2E11" w:rsidRDefault="005B2E11" w:rsidP="00154E13">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:after="80"/>
         <w:ind w:right="-24"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF17C4" w:rsidRPr="00E748E4" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
+    <w:p w14:paraId="176C1373" w14:textId="77777777" w:rsidR="00FF17C4" w:rsidRPr="00E748E4" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF17C4" w:rsidRPr="00E748E4" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
+    <w:p w14:paraId="2832DCB3" w14:textId="77777777" w:rsidR="00FF17C4" w:rsidRPr="00E748E4" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF17C4" w:rsidRPr="002851E7" w:rsidRDefault="00FF17C4" w:rsidP="00E748E4">
+    <w:p w14:paraId="4249822A" w14:textId="77777777" w:rsidR="00FF17C4" w:rsidRPr="002851E7" w:rsidRDefault="00FF17C4" w:rsidP="00E748E4">
       <w:pPr>
         <w:pStyle w:val="Cmsor1"/>
         <w:spacing w:before="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002851E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Határozat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF17C4" w:rsidRPr="002851E7" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
+    <w:p w14:paraId="19135582" w14:textId="77777777" w:rsidR="00FF17C4" w:rsidRPr="002851E7" w:rsidRDefault="00FF17C4" w:rsidP="00FF17C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002851E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(iskola tölti ki)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="3652"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF17C4" w:rsidRPr="002851E7" w:rsidTr="00154E13">
+      <w:tr w:rsidR="00FF17C4" w:rsidRPr="002851E7" w14:paraId="5D4C8522" w14:textId="77777777" w:rsidTr="00154E13">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF17C4" w:rsidRPr="002851E7" w:rsidRDefault="00392845" w:rsidP="009D38FE">
+          <w:p w14:paraId="15C4244F" w14:textId="60650E5E" w:rsidR="00FF17C4" w:rsidRPr="002851E7" w:rsidRDefault="00392845" w:rsidP="009D38FE">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002851E7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A 202</w:t>
             </w:r>
-            <w:r w:rsidR="001F515A">
-[...11 lines deleted...]
-            <w:r w:rsidR="001F515A">
+            <w:r w:rsidR="00711E82">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="002851E7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidR="00711E82">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002851E7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00087BF4">
+            <w:r w:rsidR="00711E82">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>o</w:t>
+              <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="002851E7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">s </w:t>
             </w:r>
             <w:r w:rsidR="00FF17C4" w:rsidRPr="002851E7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>tanévre megállapított térítési/tandíj összege</w:t>
             </w:r>
             <w:r w:rsidR="00DD4FF3" w:rsidRPr="002851E7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF17C4" w:rsidRPr="002851E7" w:rsidRDefault="00DD4FF3" w:rsidP="00DD4FF3">
+          <w:p w14:paraId="20B1BA80" w14:textId="77777777" w:rsidR="00FF17C4" w:rsidRPr="002851E7" w:rsidRDefault="00DD4FF3" w:rsidP="00DD4FF3">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002851E7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ft/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidTr="00CE5194">
+      <w:tr w:rsidR="00E748E4" w:rsidRPr="002851E7" w14:paraId="25988DEB" w14:textId="77777777" w:rsidTr="00CE5194">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00E748E4" w:rsidP="00944481">
+          <w:p w14:paraId="5B9C51E0" w14:textId="77777777" w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00E748E4" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002851E7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Megjegyzés:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00E748E4" w:rsidP="00944481">
+          <w:p w14:paraId="16FDE721" w14:textId="77777777" w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00E748E4" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidTr="00CE5194">
+      <w:tr w:rsidR="00E748E4" w:rsidRPr="002851E7" w14:paraId="78F75F07" w14:textId="77777777" w:rsidTr="00CE5194">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00E748E4" w:rsidP="00944481">
+          <w:p w14:paraId="68893B4C" w14:textId="77777777" w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00E748E4" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00E748E4" w:rsidP="00944481">
+          <w:p w14:paraId="73B4C506" w14:textId="77777777" w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00E748E4" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidTr="00154E13">
+      <w:tr w:rsidR="00E748E4" w:rsidRPr="002851E7" w14:paraId="030F13FB" w14:textId="77777777" w:rsidTr="00154E13">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00154E13" w:rsidRPr="002851E7" w:rsidRDefault="00154E13" w:rsidP="00944481">
+          <w:p w14:paraId="45058674" w14:textId="77777777" w:rsidR="00154E13" w:rsidRPr="002851E7" w:rsidRDefault="00154E13" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00E748E4" w:rsidP="00944481">
+          <w:p w14:paraId="0003F42D" w14:textId="77777777" w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00E748E4" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002851E7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dátum: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00E748E4" w:rsidP="00E748E4">
+          <w:p w14:paraId="32BB0245" w14:textId="77777777" w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00E748E4" w:rsidP="00E748E4">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00154E13" w:rsidRPr="002851E7" w:rsidRDefault="00154E13" w:rsidP="00E748E4">
+          <w:p w14:paraId="4B52D314" w14:textId="77777777" w:rsidR="00154E13" w:rsidRPr="002851E7" w:rsidRDefault="00154E13" w:rsidP="00E748E4">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00154E13" w:rsidRPr="002851E7" w:rsidRDefault="00154E13" w:rsidP="00E748E4">
+          <w:p w14:paraId="43788EE7" w14:textId="77777777" w:rsidR="00154E13" w:rsidRPr="002851E7" w:rsidRDefault="00154E13" w:rsidP="00E748E4">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidTr="00154E13">
+      <w:tr w:rsidR="00E748E4" w:rsidRPr="002851E7" w14:paraId="28DC284C" w14:textId="77777777" w:rsidTr="00154E13">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00E748E4" w:rsidP="00944481">
+          <w:p w14:paraId="747E3269" w14:textId="77777777" w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00E748E4" w:rsidP="00944481">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00154E13" w:rsidP="00E748E4">
+          <w:p w14:paraId="2860E920" w14:textId="77777777" w:rsidR="00E748E4" w:rsidRPr="002851E7" w:rsidRDefault="00154E13" w:rsidP="00E748E4">
             <w:pPr>
               <w:pStyle w:val="Szvegtrzs"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002851E7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>igazgató</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FF17C4" w:rsidRPr="00944481" w:rsidRDefault="00FF17C4" w:rsidP="00154E13">
+    <w:p w14:paraId="2102C3E1" w14:textId="77777777" w:rsidR="00FF17C4" w:rsidRPr="00944481" w:rsidRDefault="00FF17C4" w:rsidP="00154E13">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FF17C4" w:rsidRPr="00944481" w:rsidSect="002B1751">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="0" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02E37268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00A29CF0"/>
     <w:lvl w:ilvl="0" w:tplc="040E000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2016" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1915,99 +1931,102 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A4218C"/>
     <w:rsid w:val="000520FC"/>
     <w:rsid w:val="00087BF4"/>
     <w:rsid w:val="000C1A3D"/>
     <w:rsid w:val="000D448D"/>
     <w:rsid w:val="001074BE"/>
     <w:rsid w:val="00154E13"/>
     <w:rsid w:val="001D121F"/>
     <w:rsid w:val="001F515A"/>
+    <w:rsid w:val="0020260D"/>
     <w:rsid w:val="002851E7"/>
     <w:rsid w:val="002A598F"/>
     <w:rsid w:val="002B1751"/>
     <w:rsid w:val="003466E3"/>
     <w:rsid w:val="00392845"/>
     <w:rsid w:val="003C32A4"/>
     <w:rsid w:val="003F7894"/>
     <w:rsid w:val="00425166"/>
     <w:rsid w:val="004467D1"/>
+    <w:rsid w:val="004500C2"/>
     <w:rsid w:val="004C7D3C"/>
     <w:rsid w:val="00501C73"/>
     <w:rsid w:val="00505B65"/>
     <w:rsid w:val="00597EC2"/>
     <w:rsid w:val="005A35D7"/>
     <w:rsid w:val="005B0193"/>
     <w:rsid w:val="005B2E11"/>
     <w:rsid w:val="006356A6"/>
     <w:rsid w:val="006D08F4"/>
+    <w:rsid w:val="00711E82"/>
     <w:rsid w:val="00732F52"/>
     <w:rsid w:val="00775F67"/>
     <w:rsid w:val="007E505E"/>
     <w:rsid w:val="0084485A"/>
     <w:rsid w:val="0089638D"/>
     <w:rsid w:val="008C3EE1"/>
     <w:rsid w:val="00916720"/>
     <w:rsid w:val="00944481"/>
     <w:rsid w:val="00996B98"/>
     <w:rsid w:val="00A41B26"/>
     <w:rsid w:val="00A4218C"/>
     <w:rsid w:val="00A64E0F"/>
     <w:rsid w:val="00B17E9C"/>
     <w:rsid w:val="00B5457D"/>
     <w:rsid w:val="00B834C2"/>
     <w:rsid w:val="00B96625"/>
     <w:rsid w:val="00BA7AF0"/>
     <w:rsid w:val="00C05EA8"/>
     <w:rsid w:val="00CE5194"/>
     <w:rsid w:val="00D7151C"/>
     <w:rsid w:val="00DC167C"/>
     <w:rsid w:val="00DD4D25"/>
     <w:rsid w:val="00DD4FF3"/>
     <w:rsid w:val="00E04AE8"/>
     <w:rsid w:val="00E16DD0"/>
@@ -2024,69 +2043,69 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1047D5EF"/>
+  <w14:docId w14:val="50CDCB76"/>
   <w15:docId w15:val="{64AD7287-EA66-4318-AFAE-0F0E37059FA8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
@@ -2148,95 +2167,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2415,50 +2437,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E16DD0"/>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cmsor1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Norml"/>
     <w:next w:val="Norml"/>
     <w:link w:val="Cmsor1Char"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00EC72CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -2670,51 +2693,51 @@
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor3Char">
     <w:name w:val="Címsor 3 Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="Cmsor3"/>
     <w:semiHidden/>
     <w:rsid w:val="001074BE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -2983,69 +3006,69 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03E2F532-4099-44AF-8325-0C15D81A99E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>166</Words>
-  <Characters>1169</Characters>
+  <Words>179</Words>
+  <Characters>1241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Csomasz Tóth Kálmán Református Alapfokú Művészeti Iskola</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>FKIKI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1333</CharactersWithSpaces>
+  <CharactersWithSpaces>1418</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Csomasz Tóth Kálmán Református Alapfokú Művészeti Iskola</dc:title>
   <dc:subject/>
   <dc:creator>Lezák Ági</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>